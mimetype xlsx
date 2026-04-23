--- v0 (2026-03-07)
+++ v1 (2026-04-23)
@@ -1002,70 +1002,66 @@
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>101-208</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>mv19ey97</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="J9" t="inlineStr"/>
-      <c r="K9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N9" t="n">
         <v>0</v>
       </c>
       <c r="O9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>101-209</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
@@ -1126,70 +1122,66 @@
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>101-210</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>hx4ixj27</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>2025-07-25 만료예정, 7/29 진행 - 현재 사전 퇴실로 설치 진행 / node 교체 필요 2025.07.30.</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
           <t>2025-07-15</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N11" t="n">
         <v>0</v>
       </c>
       <c r="O11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>101-301</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
@@ -1560,70 +1552,66 @@
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>101-307</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>q8w8g8m4</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>입주예정</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="J18" t="inlineStr"/>
-      <c r="K18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N18" t="n">
         <v>0</v>
       </c>
       <c r="O18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>101-308</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
@@ -2064,70 +2052,66 @@
         <is>
           <t>wh1i3lx6</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>2025-08-16</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>2026-08-15</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
-      <c r="K26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N26" t="n">
         <v>0</v>
       </c>
       <c r="O26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P26" t="inlineStr"/>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>406</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>101-406</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
@@ -2266,66 +2250,70 @@
           <t>101-408</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>5i6es7w5</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>입주예정</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>045</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>기존 내부에서 외부로 설치 (기존설치일 2025.07.02) 외부 이동일 2025.07.23</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N29" t="n">
         <v>0</v>
       </c>
       <c r="O29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P29" t="inlineStr"/>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>409</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>101-409</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
@@ -2650,70 +2638,66 @@
         <is>
           <t>a7w4n5x2</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>2025-08-29</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="J35" t="inlineStr"/>
-      <c r="K35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr">
         <is>
           <t>2025-07-09</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N35" t="n">
         <v>0</v>
       </c>
       <c r="O35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>505</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>101-505</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
@@ -2840,70 +2824,66 @@
           <t>101-507</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>tp313oje</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>입주예정</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>tx power 개선버전 (기존 045 내부설치를 외부설치하면서 172로 변경) 기존설치일 2025.07.02</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K38" t="inlineStr"/>
       <c r="L38" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>1.1.3</t>
         </is>
       </c>
       <c r="N38" t="n">
         <v>0</v>
       </c>
       <c r="O38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P38" t="inlineStr"/>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>508</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>101-508</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
@@ -2972,66 +2952,70 @@
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>101-509</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>lg5kf737</t>
         </is>
       </c>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>클라 연결 X</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr"/>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N40" t="n">
         <v>0</v>
       </c>
       <c r="O40" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>510</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>101-510</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
@@ -3516,66 +3500,70 @@
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>101-607</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>bohu4b1c</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>입주예정</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="J48" t="inlineStr"/>
-      <c r="K48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N48" t="n">
         <v>0</v>
       </c>
       <c r="O48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>608</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>101-608</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
@@ -3636,70 +3624,66 @@
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>609</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>101-609</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>685f2mgu</t>
         </is>
       </c>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>078</t>
         </is>
       </c>
       <c r="J50" t="inlineStr"/>
-      <c r="K50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N50" t="n">
         <v>0</v>
       </c>
       <c r="O50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P50" t="inlineStr"/>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>610</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>101-610</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
@@ -3908,66 +3892,70 @@
       <c r="F54" t="inlineStr">
         <is>
           <t>2025-03-25</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>019</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>기입주 후 설치 / 클라 연결 X</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2025-07-10</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t>1.1.3</t>
         </is>
       </c>
       <c r="N54" t="n">
         <v>0</v>
       </c>
       <c r="O54" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr">
         <is>
           <t>010-7524-5678</t>
         </is>
       </c>
       <c r="R54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>704</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
@@ -4044,70 +4032,66 @@
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>705</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>101-705</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>te2d7mjm</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>079</t>
         </is>
       </c>
       <c r="J56" t="inlineStr"/>
-      <c r="K56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N56" t="n">
         <v>0</v>
       </c>
       <c r="O56" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>706</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>101-706</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
@@ -4250,128 +4234,120 @@
         <is>
           <t>9t84dvn9</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>2025-08-01</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>2026-07-31</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="J59" t="inlineStr"/>
-      <c r="K59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N59" t="n">
         <v>0</v>
       </c>
       <c r="O59" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>101-709</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>r98210fp</t>
         </is>
       </c>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="J60" t="inlineStr"/>
-      <c r="K60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N60" t="n">
         <v>0</v>
       </c>
       <c r="O60" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>710</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>101-710</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
@@ -4514,66 +4490,70 @@
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>101-802</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>hsrnns03</t>
         </is>
       </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr">
         <is>
           <t>084</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>2025.07.30 공실확인</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N63" t="n">
         <v>0</v>
       </c>
       <c r="O63" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P63" t="inlineStr"/>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>803</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>101-803</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
@@ -4626,128 +4606,136 @@
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>101-804</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>32uuckwn</t>
         </is>
       </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr">
         <is>
           <t>082</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>비밀번호 1357*. 2025.07.30 / 펌웨어 업데이트 안됨</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr"/>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N65" t="n">
         <v>0</v>
       </c>
       <c r="O65" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>805</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>101-805</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>u8rhb66h</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>2025-06-26</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="J66" t="inlineStr"/>
-      <c r="K66" t="inlineStr"/>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N66" t="n">
         <v>0</v>
       </c>
       <c r="O66" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>806</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>101-806</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
@@ -4910,70 +4898,66 @@
       <c r="F69" t="inlineStr">
         <is>
           <t>2025-08-05</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>2026-08-04</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>클라 연결 X</t>
         </is>
       </c>
-      <c r="K69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N69" t="n">
         <v>0</v>
       </c>
       <c r="O69" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P69" t="inlineStr"/>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>809</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>101-809</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
@@ -5310,124 +5294,132 @@
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>101-904</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>llf7tg00</t>
         </is>
       </c>
       <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>tx power 개선버전 / 펌웨어 업데이트 안됨</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr"/>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N75" t="n">
         <v>0</v>
       </c>
       <c r="O75" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P75" t="inlineStr"/>
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>905</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>101-905</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>vv19ubf0</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>2025-06-26</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="J76" t="inlineStr"/>
-      <c r="K76" t="inlineStr"/>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N76" t="n">
         <v>0</v>
       </c>
       <c r="O76" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P76" t="inlineStr"/>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>906</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>101-906</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
@@ -5644,70 +5636,66 @@
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>909</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>101-909</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>4ba4vg7b</t>
         </is>
       </c>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="J80" t="inlineStr"/>
-      <c r="K80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K80" t="inlineStr"/>
       <c r="L80" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N80" t="n">
         <v>0</v>
       </c>
       <c r="O80" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P80" t="inlineStr"/>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>910</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>101-910</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
@@ -7351,70 +7339,66 @@
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>101-1204</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>o20ss0ju</t>
         </is>
       </c>
       <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>쇼룸이라 가구가 비치됨</t>
         </is>
       </c>
-      <c r="K105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K105" t="inlineStr"/>
       <c r="L105" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N105" t="n">
         <v>0</v>
       </c>
       <c r="O105" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P105" t="inlineStr"/>
       <c r="Q105" t="inlineStr">
         <is>
           <t>010-5916-7912</t>
         </is>
       </c>
       <c r="R105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>1205</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
@@ -8549,70 +8533,66 @@
       <c r="F122" t="inlineStr">
         <is>
           <t>2025-06-27</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>2026-06-26</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>tx power 개선버전</t>
         </is>
       </c>
-      <c r="K122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K122" t="inlineStr"/>
       <c r="L122" t="inlineStr">
         <is>
           <t>2025-07-24</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N122" t="n">
         <v>0</v>
       </c>
       <c r="O122" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P122" t="inlineStr"/>
       <c r="Q122" t="inlineStr">
         <is>
           <t>010-5919-2127</t>
         </is>
       </c>
       <c r="R122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>1402</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
@@ -9151,66 +9131,70 @@
       <c r="F131" t="inlineStr">
         <is>
           <t>2025-03-30</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>tx power 개선버전</t>
         </is>
       </c>
-      <c r="K131" t="inlineStr"/>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>2025-07-24</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N131" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O131" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P131" t="inlineStr"/>
       <c r="Q131" t="inlineStr">
         <is>
           <t>010-6425-3710</t>
         </is>
       </c>
       <c r="R131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
@@ -9333,66 +9317,70 @@
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>201-203</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>oudi0gx7</t>
         </is>
       </c>
       <c r="F134" t="inlineStr"/>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
       <c r="I134" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>tx power 개선버전 (노드교체) / 펌웨어 업데이트 안됨</t>
         </is>
       </c>
-      <c r="K134" t="inlineStr"/>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>2025-07-17</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N134" t="n">
         <v>0</v>
       </c>
       <c r="O134" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P134" t="inlineStr"/>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>201-204</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
@@ -9675,66 +9663,70 @@
       <c r="F139" t="inlineStr">
         <is>
           <t>2025-05-16</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>2026-05-15</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>/ 클라 연결 x</t>
         </is>
       </c>
-      <c r="K139" t="inlineStr"/>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>2025-07-15</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N139" t="n">
         <v>0</v>
       </c>
       <c r="O139" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P139" t="inlineStr"/>
       <c r="Q139" t="inlineStr">
         <is>
           <t>010-7620-7240</t>
         </is>
       </c>
       <c r="R139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
@@ -10959,66 +10951,70 @@
       <c r="F157" t="inlineStr">
         <is>
           <t>2025-05-30</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>2026-05-29</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>tx power 개선버전</t>
         </is>
       </c>
-      <c r="K157" t="inlineStr"/>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N157" t="n">
         <v>0</v>
       </c>
       <c r="O157" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P157" t="inlineStr"/>
       <c r="Q157" t="inlineStr">
         <is>
           <t>010-7970-2662</t>
         </is>
       </c>
       <c r="R157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>702</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
@@ -11375,66 +11371,70 @@
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>802</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>201-802</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>vk49h11k</t>
         </is>
       </c>
       <c r="F163" t="inlineStr"/>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
       <c r="I163" t="inlineStr">
         <is>
           <t>095</t>
         </is>
       </c>
       <c r="J163" t="inlineStr"/>
-      <c r="K163" t="inlineStr"/>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>2025-07-10</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N163" t="n">
         <v>0</v>
       </c>
       <c r="O163" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P163" t="inlineStr"/>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>803</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>201-803</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
@@ -11877,66 +11877,70 @@
       <c r="F170" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>2026-05-31</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>tx power 개선버전</t>
         </is>
       </c>
-      <c r="K170" t="inlineStr"/>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>2025-07-22</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
           <t>1.1.3</t>
         </is>
       </c>
       <c r="N170" t="n">
         <v>0</v>
       </c>
       <c r="O170" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P170" t="inlineStr"/>
       <c r="Q170" t="inlineStr">
         <is>
           <t>010-5445-4467</t>
         </is>
       </c>
       <c r="R170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>905</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
@@ -12021,70 +12025,66 @@
         <is>
           <t>drova12u</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>2025-03-13</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="J172" t="inlineStr"/>
-      <c r="K172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K172" t="inlineStr"/>
       <c r="L172" t="inlineStr">
         <is>
           <t>2025-07-17</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N172" t="n">
         <v>0</v>
       </c>
       <c r="O172" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P172" t="inlineStr"/>
       <c r="Q172" t="inlineStr">
         <is>
           <t>010-5512-1099</t>
         </is>
       </c>
       <c r="R172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>1002</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
@@ -12387,70 +12387,66 @@
       <c r="F177" t="inlineStr">
         <is>
           <t>2025-02-15</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>2025-11-14</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>tx power 개선버전</t>
         </is>
       </c>
-      <c r="K177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K177" t="inlineStr"/>
       <c r="L177" t="inlineStr">
         <is>
           <t>2025-07-24</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N177" t="n">
         <v>0</v>
       </c>
       <c r="O177" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P177" t="inlineStr"/>
       <c r="Q177" t="inlineStr">
         <is>
           <t>010-8832-9136</t>
         </is>
       </c>
       <c r="R177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>1102</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
@@ -12613,66 +12609,70 @@
       <c r="F180" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>tx power 개선버전</t>
         </is>
       </c>
-      <c r="K180" t="inlineStr"/>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>2025-07-22</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N180" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O180" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P180" t="inlineStr"/>
       <c r="Q180" t="inlineStr">
         <is>
           <t>010-4733-4851</t>
         </is>
       </c>
       <c r="R180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>1105</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
@@ -12683,66 +12683,70 @@
         <is>
           <t>8xqp6c6l</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>2025-07-27</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>2026-07-26</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>064</t>
         </is>
       </c>
       <c r="J181" t="inlineStr"/>
-      <c r="K181" t="inlineStr"/>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>장비점검</t>
+        </is>
+      </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>2025-07-10</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N181" t="n">
         <v>0</v>
       </c>
       <c r="O181" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P181" t="inlineStr"/>
       <c r="Q181" t="inlineStr">
         <is>
           <t>010-8050-6544</t>
         </is>
       </c>
       <c r="R181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>1201</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
@@ -12881,70 +12885,66 @@
       <c r="F184" t="inlineStr">
         <is>
           <t>2025-05-06</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>168</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>tx power 개선버전 / 클라 연결 X</t>
         </is>
       </c>
-      <c r="K184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K184" t="inlineStr"/>
       <c r="L184" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N184" t="n">
         <v>0</v>
       </c>
       <c r="O184" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P184" t="inlineStr"/>
       <c r="Q184" t="inlineStr">
         <is>
           <t>010-9041-3571</t>
         </is>
       </c>
       <c r="R184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>1204</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
@@ -13029,70 +13029,66 @@
         <is>
           <t>f1ub5han</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>2025-12-23</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>기입주</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="J186" t="inlineStr"/>
-      <c r="K186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K186" t="inlineStr"/>
       <c r="L186" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
           <t>1.1.4</t>
         </is>
       </c>
       <c r="N186" t="n">
         <v>0</v>
       </c>
       <c r="O186" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P186" t="inlineStr"/>
       <c r="Q186" t="inlineStr">
         <is>
           <t>010-4913-6917</t>
         </is>
       </c>
       <c r="R186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>186</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>1301</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>